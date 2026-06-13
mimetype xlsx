--- v2 (2026-04-29)
+++ v3 (2026-06-13)
@@ -4,6845 +4,4990 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="551">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>University</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
-    <t>Sajay Sadanand</t>
+    <t xml:space="preserve">Abdulgafur Mir </t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries Ltd</t>
+  </si>
+  <si>
+    <t>abdulgafur.mir@sunpharma.com</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abhijeet Shetty </t>
+  </si>
+  <si>
+    <t>Brookfield</t>
+  </si>
+  <si>
+    <t>abhijeet.shetty@brookfield.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abhiram_x0009_ Alurkar </t>
+  </si>
+  <si>
+    <t>Deepak Fertilizer and Petrochemical Limited</t>
+  </si>
+  <si>
+    <t>abhiram.alurkar@dfpcl.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abhishek Shah </t>
+  </si>
+  <si>
+    <t>Poonawalla Fincorp</t>
+  </si>
+  <si>
+    <t>abhishek.shah@poonawallafincorp.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ajay Rathour </t>
+  </si>
+  <si>
+    <t>Indofil Ind Ltd</t>
+  </si>
+  <si>
+    <t>arathour@indofil.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amarnath Shankar </t>
+  </si>
+  <si>
+    <t>ThoughtFocus Information Technologies Pvt Ltd</t>
+  </si>
+  <si>
+    <t>amarnath.shankar@thoughtfocus.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amey _x0009_ Vaidya </t>
+  </si>
+  <si>
+    <t>LTIMindtree Limited</t>
+  </si>
+  <si>
+    <t>amey.vaidya@ltm.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amey Pawaskar </t>
+  </si>
+  <si>
+    <t>Marico</t>
+  </si>
+  <si>
+    <t>amey.pawaskar@marico.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ameya Kulkarni </t>
+  </si>
+  <si>
+    <t>EAAA Alternatives</t>
+  </si>
+  <si>
+    <t>ameya.kulkarni@eaaa.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amruta Deshpande </t>
+  </si>
+  <si>
+    <t>Edelweiss Tokio Life Insurance</t>
+  </si>
+  <si>
+    <t>amrutas.deshpande@edelweisslife.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ananth Krishnan </t>
+  </si>
+  <si>
+    <t>PwC</t>
+  </si>
+  <si>
+    <t>ananth.k.krishnan@pwc.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aniket  Patole </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Times Group </t>
+  </si>
+  <si>
+    <t>aniket.patole@timesgroup.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anil Goyal </t>
+  </si>
+  <si>
+    <t>Aarti Industries Ltd.</t>
+  </si>
+  <si>
+    <t>anil.goyal@aarti-industries.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anindya_x0009_ Gupta </t>
+  </si>
+  <si>
+    <t>Crompton Greaves Consumer Electricals</t>
+  </si>
+  <si>
+    <t>anindya.gupta@crompton.co.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anirban Chatterjee </t>
+  </si>
+  <si>
+    <t>YesBank</t>
+  </si>
+  <si>
+    <t>anirban.chatterjee@mail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anis shaikh </t>
+  </si>
+  <si>
+    <t>Muthoot Pappachan Group</t>
+  </si>
+  <si>
+    <t>anis.shaikh@muthoot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ankit Singh </t>
+  </si>
+  <si>
+    <t>Polestar Analytics</t>
+  </si>
+  <si>
+    <t>ankit.singh@polestaranalytics.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANKIT SINGH </t>
+  </si>
+  <si>
+    <t>RAKUTEN</t>
+  </si>
+  <si>
+    <t>ankit.d.singh@rakuten.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arpan Chhapre </t>
+  </si>
+  <si>
+    <t>Amdocs</t>
+  </si>
+  <si>
+    <t>arpanc@amdocs.com</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>sajay.sadanand@sap.com</t>
-[...2225 lines deleted...]
-    <t>I526514</t>
+    <t xml:space="preserve">Arun _x0009_ Salvi </t>
+  </si>
+  <si>
+    <t>Reliance Industries Private Limited</t>
+  </si>
+  <si>
+    <t>arun1.salvi@ril.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aruni Abhilasha </t>
+  </si>
+  <si>
+    <t>Amazon</t>
+  </si>
+  <si>
+    <t>aruniab@amazon.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asav  _x0009_Shah </t>
+  </si>
+  <si>
+    <t>Welspun New Energy Limited</t>
+  </si>
+  <si>
+    <t>asav_shah@welspun.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashish  Jain </t>
+  </si>
+  <si>
+    <t>Polycab India Limited</t>
+  </si>
+  <si>
+    <t>ashish.jain@polycab.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashish Bansal </t>
+  </si>
+  <si>
+    <t>Tata Steel Limited</t>
+  </si>
+  <si>
+    <t>ashish.bansal@tatasteel.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashish Deopa </t>
+  </si>
+  <si>
+    <t>Sun Pharma</t>
+  </si>
+  <si>
+    <t>ashish.deopa@sunpharma.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashish Dhariwal </t>
+  </si>
+  <si>
+    <t>Pernod Ricard , North America</t>
+  </si>
+  <si>
+    <t>ashish.dhariwal-ext@pernod-ricard.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashish Gaggar </t>
+  </si>
+  <si>
+    <t>Kalpataru Limited</t>
+  </si>
+  <si>
+    <t>ashish.gaggar@kalpataru.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashish Jain </t>
+  </si>
+  <si>
+    <t>Reliance Nippon Life Insurance</t>
+  </si>
+  <si>
+    <t>ashish.a.jain@indusindnipponlife.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashish Singhal </t>
+  </si>
+  <si>
+    <t>GCPL</t>
+  </si>
+  <si>
+    <t>ashish.singhal@godrejcp.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashish Waghmare </t>
+  </si>
+  <si>
+    <t>ashish.waghmare@rakuten.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASHOK JENA </t>
+  </si>
+  <si>
+    <t>Godrej Consumer Products Ltd</t>
+  </si>
+  <si>
+    <t>ashokjena@godrejcp.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avanti Deshpande </t>
+  </si>
+  <si>
+    <t>Nasscom</t>
+  </si>
+  <si>
+    <t>avanti@nasscom.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avnish Dholakiya </t>
+  </si>
+  <si>
+    <t>avnish.dholakiya@marico.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Banbesh Pandey </t>
+  </si>
+  <si>
+    <t>L&amp;T Finance Services</t>
+  </si>
+  <si>
+    <t>pandeybanbesh@ltfs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BINDU  A L </t>
+  </si>
+  <si>
+    <t>MANAPPURAM FINANCE LIMITED</t>
+  </si>
+  <si>
+    <t>bindhu@manappuram.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brij Kishor Ahuja </t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra</t>
+  </si>
+  <si>
+    <t>ahuja.brijkishor@mahindra.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chetana Jain </t>
+  </si>
+  <si>
+    <t>LTFS</t>
+  </si>
+  <si>
+    <t>chetanajain@ltfs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Danny Ho </t>
+  </si>
+  <si>
+    <t>Brookfield Asset Management</t>
+  </si>
+  <si>
+    <t>danny.ho@brookfield.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEEPAK PATIL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEEPAK  AND PETROCHEMICALS CORPORATION </t>
+  </si>
+  <si>
+    <t>deepak.patil@dfpcl.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deepti Achrekar </t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries limited</t>
+  </si>
+  <si>
+    <t>deepti.achrekar@sunpharma.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Devang Vyas </t>
+  </si>
+  <si>
+    <t>Glenmark Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>devang.vyas@glenmarkpharma.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Devesh Medetwal </t>
+  </si>
+  <si>
+    <t>Liberty General Insurance Limited</t>
+  </si>
+  <si>
+    <t>devesh.medetwal@libertyinsurance.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dhaval Rajpopat </t>
+  </si>
+  <si>
+    <t>L&amp;T Finance</t>
+  </si>
+  <si>
+    <t>dhavalrajpopat@ltfs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dheeraj Nihalani </t>
+  </si>
+  <si>
+    <t>L&amp;T Technology Services Limited</t>
+  </si>
+  <si>
+    <t>dheeraj.nihalani@ltts.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dilip Gome </t>
+  </si>
+  <si>
+    <t>dilip.gome@libertyinsurance.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Durgarao Eluri </t>
+  </si>
+  <si>
+    <t>Thoughtfocus</t>
+  </si>
+  <si>
+    <t>durgarao.eluri@thoughtfocus.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EKTA SHARMA </t>
+  </si>
+  <si>
+    <t>ekta.sharma@tatasteel.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Falak Dua </t>
+  </si>
+  <si>
+    <t>Pantaloons</t>
+  </si>
+  <si>
+    <t>falak.dua@abfrl.adityabirla.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ganesh _x0009_ Hariharan </t>
+  </si>
+  <si>
+    <t>Tata AIG General Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>ganesh8.hariharan@tataaig.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gaurav Dange </t>
+  </si>
+  <si>
+    <t>Welspun Group</t>
+  </si>
+  <si>
+    <t>gaurav_dange@welspun.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geeta bhattacharya </t>
+  </si>
+  <si>
+    <t>Sekura</t>
+  </si>
+  <si>
+    <t>geetanjali.bhattacharya@sekura.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Godrej  Billimoria </t>
+  </si>
+  <si>
+    <t>Motilal Oswal Securities &amp; Wealth Managers</t>
+  </si>
+  <si>
+    <t>godrej.moswal@outlook.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Govind Kumar </t>
+  </si>
+  <si>
+    <t>Sumitomo Chemical India limited</t>
+  </si>
+  <si>
+    <t>govindkumar15@manageites.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gyan Kashyap </t>
+  </si>
+  <si>
+    <t>Godrej Consumers Products</t>
+  </si>
+  <si>
+    <t>gyan.kashyap@godrejcp.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hardik Chauhan </t>
+  </si>
+  <si>
+    <t>Meril Life Sciences</t>
+  </si>
+  <si>
+    <t>hardik.chauhan@merillife.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haresh M </t>
+  </si>
+  <si>
+    <t>Howden</t>
+  </si>
+  <si>
+    <t>haresh.mandhayan@howden.co.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harish Shetty </t>
+  </si>
+  <si>
+    <t>RELIANCE RETAIL LIMITED</t>
+  </si>
+  <si>
+    <t>harish.shetty@ril.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hiren  Shah </t>
+  </si>
+  <si>
+    <t>AU Small Finance Bank</t>
+  </si>
+  <si>
+    <t>hiren.shah@aubank.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jacob George </t>
+  </si>
+  <si>
+    <t>Nuvoco Vistas Corp. Ltd.</t>
+  </si>
+  <si>
+    <t>jacob.george@nuvoco.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jagjeet  Singh </t>
+  </si>
+  <si>
+    <t>The Times Group</t>
+  </si>
+  <si>
+    <t>jagjeet.singh1@timesgroup.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jayesh Kotai </t>
+  </si>
+  <si>
+    <t>Indofil Industries Ltd.</t>
+  </si>
+  <si>
+    <t>jkotai@indofil.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jignesh Parmar </t>
+  </si>
+  <si>
+    <t>JSW Energy</t>
+  </si>
+  <si>
+    <t>jignesh.parmar@jsw.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jimit  Chhapia </t>
+  </si>
+  <si>
+    <t>Deloitte</t>
+  </si>
+  <si>
+    <t>jchhapia@deloitte.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jitendra Jaiswal </t>
+  </si>
+  <si>
+    <t>KEC International Ltd.</t>
+  </si>
+  <si>
+    <t>jaiswaljc@kecrpg.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanchan Makhija </t>
+  </si>
+  <si>
+    <t>Tata Starbucks Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>kanchan.makhija@tatastarbucks.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Killol Thakore </t>
+  </si>
+  <si>
+    <t>Edelweiss Alternatives</t>
+  </si>
+  <si>
+    <t>killol.thakore@eaaa.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krina Thakkar </t>
+  </si>
+  <si>
+    <t>krinathakkar@ltfs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krishma   Shah </t>
+  </si>
+  <si>
+    <t>Deutsche Bank</t>
+  </si>
+  <si>
+    <t>krishma.shah@db.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madhumita Tyagi </t>
+  </si>
+  <si>
+    <t>Tata AIA Life Insurance</t>
+  </si>
+  <si>
+    <t>madhumita.dantare@tataaia.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manas Jena </t>
+  </si>
+  <si>
+    <t>Allied Blenders &amp; Distillers Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>manasjena@abdindia.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mandar Joshi </t>
+  </si>
+  <si>
+    <t>Aarti Industries Ltd</t>
+  </si>
+  <si>
+    <t>mandar.joshi@aarti-industries.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manikandan Loganathan </t>
+  </si>
+  <si>
+    <t>Welspun Corp Limited</t>
+  </si>
+  <si>
+    <t>manikandan_loganathan@welspun.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manishkumar Pandey </t>
+  </si>
+  <si>
+    <t>manishkumarpandey@ltfs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manoj Agarwal </t>
+  </si>
+  <si>
+    <t>Kalpataru limited</t>
+  </si>
+  <si>
+    <t>manoj.agarwal@kalpataru.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manoj Chawla </t>
+  </si>
+  <si>
+    <t>Wisdom Finserv</t>
+  </si>
+  <si>
+    <t>manoj@wisdomfinserv.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manoj Mathur </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asahi India Glass Limited </t>
+  </si>
+  <si>
+    <t>manoj.mathur@aisglass.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mayur_x0009__x0009__x0009__x0009_ Shibroor </t>
+  </si>
+  <si>
+    <t>IDFC First Bank Limited</t>
+  </si>
+  <si>
+    <t>mayur.shibroor@idfcfirstbank.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mayur Umradia </t>
+  </si>
+  <si>
+    <t>Reliance Industries Holding Private Limited</t>
+  </si>
+  <si>
+    <t>mayur.umradia@ril.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meet Shah </t>
+  </si>
+  <si>
+    <t>Piramal Pharma</t>
+  </si>
+  <si>
+    <t>meet.shah@piramal.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mehul  Rathod </t>
+  </si>
+  <si>
+    <t>InMobi Technology services Private Limited</t>
+  </si>
+  <si>
+    <t>mehul.rathod@inmobi.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Milind Dethe </t>
+  </si>
+  <si>
+    <t>Aditya Birla Fashion and Retail Ltd.</t>
+  </si>
+  <si>
+    <t>milind.dethe@abfrl.adityabirla.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Minu Thomas </t>
+  </si>
+  <si>
+    <t>Synthite Industries Pvt Ltd</t>
+  </si>
+  <si>
+    <t>minu@synthite.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mohit Donter </t>
+  </si>
+  <si>
+    <t>Jubilant Ingrevia</t>
+  </si>
+  <si>
+    <t>mohit.donter@jubl.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mohit Jain </t>
+  </si>
+  <si>
+    <t>mohit.jain2@poonawallafincorp.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mohit Pursnani </t>
+  </si>
+  <si>
+    <t>Mohit.Pursnani@amdocs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mohit Shetty </t>
+  </si>
+  <si>
+    <t>Tata Starbucks</t>
+  </si>
+  <si>
+    <t>mohit.shetty@tatastarbucks.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muffadel Jawadwala </t>
+  </si>
+  <si>
+    <t>Indofil</t>
+  </si>
+  <si>
+    <t>mjawadwala@indofil.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MV Chandrashekar </t>
+  </si>
+  <si>
+    <t>Raymond Limited</t>
+  </si>
+  <si>
+    <t>mv.chandrashekar@raymond.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Namdev  Gurme </t>
+  </si>
+  <si>
+    <t>TCS</t>
+  </si>
+  <si>
+    <t>n.gurme@tcs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naveen kumar Ganagi </t>
+  </si>
+  <si>
+    <t>Tata chemicals limited</t>
+  </si>
+  <si>
+    <t>nganagi@tatachemicals.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naveen Potnoor </t>
+  </si>
+  <si>
+    <t>JSW</t>
+  </si>
+  <si>
+    <t>potnoor.naveen@jsw.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neel Mehta </t>
+  </si>
+  <si>
+    <t>HDFCERGO</t>
+  </si>
+  <si>
+    <t>neel.mehta@hdfcergo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nikhil  Bhushan </t>
+  </si>
+  <si>
+    <t>Tata Starbucks Private Limited</t>
+  </si>
+  <si>
+    <t>nikhil.bhushan@tatastarbucks.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nikhil Mohan </t>
+  </si>
+  <si>
+    <t>Daimler India Commercial Vehicles Pvt Ltd</t>
+  </si>
+  <si>
+    <t>nikhil.mohan@daimlertruck.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nikhil Poladiya </t>
+  </si>
+  <si>
+    <t>Tata Chemicals Limited</t>
+  </si>
+  <si>
+    <t>npoladiya@tatachemicals.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nikhil Rathore </t>
+  </si>
+  <si>
+    <t>Tata Consultancy Services</t>
+  </si>
+  <si>
+    <t>nikhil.rathore@tcs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nimesh _x0009_ Shah </t>
+  </si>
+  <si>
+    <t>Tata Classedge Limited</t>
+  </si>
+  <si>
+    <t>nimeshs@tataclassedge.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niraj Jha </t>
+  </si>
+  <si>
+    <t>Delhivery</t>
+  </si>
+  <si>
+    <t>niraj.jha2@delhivery.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NIRAKAR MISHRA </t>
+  </si>
+  <si>
+    <t>Accenture Services India private limited</t>
+  </si>
+  <si>
+    <t>nirakar.mishra@accenture.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NITESH AGARWAL </t>
+  </si>
+  <si>
+    <t>Kansai Nerolac Paints Ltd</t>
+  </si>
+  <si>
+    <t>niteshagarwal@nerolac.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nitesh Medh </t>
+  </si>
+  <si>
+    <t>Aarti Surfactants Limited</t>
+  </si>
+  <si>
+    <t>nitesh.medh@aarti-surfactants.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nitish Singh </t>
+  </si>
+  <si>
+    <t>Qualitest India Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>nitish.singh@qualitestgroup.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pandiaraj Thevar </t>
+  </si>
+  <si>
+    <t>pandiaraj.thevar@muthoot.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pankaj Parmar </t>
+  </si>
+  <si>
+    <t>FRIGORIFICO ALLANA PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>pparmar@allana.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parth Mutreja </t>
+  </si>
+  <si>
+    <t>Marico Ltd</t>
+  </si>
+  <si>
+    <t>parth.mutreja1@marico.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parveen Agarwal </t>
+  </si>
+  <si>
+    <t>Generali Central Insurance Company Limited</t>
+  </si>
+  <si>
+    <t>parveen.agarwal@generalicentral.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pavan KM </t>
+  </si>
+  <si>
+    <t>Arcesium</t>
+  </si>
+  <si>
+    <t>kmpa@arcesium.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phanindra _x0009_ Padalikar </t>
+  </si>
+  <si>
+    <t>CG Power and Industrial Solutions Limited</t>
+  </si>
+  <si>
+    <t>phanindra.padalikar@cgglobal.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PK Sowmya </t>
+  </si>
+  <si>
+    <t>sowmyapk@deloitte.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pradeep Jain </t>
+  </si>
+  <si>
+    <t>Cadila Pharmaceuticals Ltd</t>
+  </si>
+  <si>
+    <t>pradeep.jain@cadilapharma.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pradip Chakravarti </t>
+  </si>
+  <si>
+    <t>Grasim Industries Ltd.</t>
+  </si>
+  <si>
+    <t>pradip.d.chakravarti@adityabirla.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prasad Manikandan </t>
+  </si>
+  <si>
+    <t>Synthite Industries Ltd</t>
+  </si>
+  <si>
+    <t>prasad@synthite.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prasanth K </t>
+  </si>
+  <si>
+    <t>Synthite Industries pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>prasanth@synthite.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prashant Bhansali </t>
+  </si>
+  <si>
+    <t>UltraTech Cement</t>
+  </si>
+  <si>
+    <t>prashant.bhansali@adityabirla.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prashant Saboo </t>
+  </si>
+  <si>
+    <t>prashant.saboo@generalicentral.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pratibha Maheshwari </t>
+  </si>
+  <si>
+    <t>Bajaj Electricals Ltd</t>
+  </si>
+  <si>
+    <t>pratibha.maheshwari@bajajelectricals.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pratik Sahu </t>
+  </si>
+  <si>
+    <t>pratik.sahu@nuvoco.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pravin pawade </t>
+  </si>
+  <si>
+    <t>IDFC FIRST Bank limited</t>
+  </si>
+  <si>
+    <t>pravin.pawade@idfcfirstbank.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purushottam Walawalkar </t>
+  </si>
+  <si>
+    <t>BNP Paribas Asset Mgmt India Private Limited</t>
+  </si>
+  <si>
+    <t>purushottam.walawalkar@asia.bnpparibas.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pushkar_x0009_ Rege </t>
+  </si>
+  <si>
+    <t>UPL Limited</t>
+  </si>
+  <si>
+    <t>pushkar.rege@upl-ltd.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rabin Chettri </t>
+  </si>
+  <si>
+    <t>rabin.chettri@aarti-industries.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raghuvaran D </t>
+  </si>
+  <si>
+    <t>Sunpharma</t>
+  </si>
+  <si>
+    <t>raghuvaran.d@sunpharma.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rahul_x0009__x0009__x0009__x0009_ Waval </t>
+  </si>
+  <si>
+    <t>Godrej &amp; Boyce Manufacturing Company Limited</t>
+  </si>
+  <si>
+    <t>rgw@godrej.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rahul Bagayatkar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Godrej  Boyce Mfg. Co. Ltd.</t>
+  </si>
+  <si>
+    <t>rkb@godrej.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rahul Binani </t>
+  </si>
+  <si>
+    <t>Piramal Pharma Limited</t>
+  </si>
+  <si>
+    <t>rahul.binani@piramal.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rahul Ligade </t>
+  </si>
+  <si>
+    <t>JSW Paints</t>
+  </si>
+  <si>
+    <t>rahul.ligade@jsw.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rahul More </t>
+  </si>
+  <si>
+    <t>Welspun group</t>
+  </si>
+  <si>
+    <t>rahul_more@welspun.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raja _x0009_ Jha </t>
+  </si>
+  <si>
+    <t>Nuvoco Vistas Private Limited</t>
+  </si>
+  <si>
+    <t>raja.jha@nuvoco.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rajesh Gavali </t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro</t>
+  </si>
+  <si>
+    <t>rajesh.gavali@larsentoubro.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rajesh Laddha </t>
+  </si>
+  <si>
+    <t>Blue Star Limited</t>
+  </si>
+  <si>
+    <t>rajeshladdha@bluestarindia.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rajkumar  Ayyella </t>
+  </si>
+  <si>
+    <t>RPG group</t>
+  </si>
+  <si>
+    <t>ayyellar@kecrpg.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raman Tirkey </t>
+  </si>
+  <si>
+    <t>Oil &amp; Natural Gas Corporation Limited</t>
+  </si>
+  <si>
+    <t>tirkey_rr@ongc.co.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAMDAS SAWANT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">INDUSTRIAL REFRIGERATION PVT. LTD. </t>
+  </si>
+  <si>
+    <t>ramdas.sawant@allstate.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ranjan  Sethi </t>
+  </si>
+  <si>
+    <t>JSW Energy Limited</t>
+  </si>
+  <si>
+    <t>ranjan.sethi@jsw.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ravi Notwani </t>
+  </si>
+  <si>
+    <t>Bajaj Finance Limited</t>
+  </si>
+  <si>
+    <t>ravi.notwani@bajajfinserv.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ravi Prakash </t>
+  </si>
+  <si>
+    <t>Accenture</t>
+  </si>
+  <si>
+    <t>ravi.prakaash@accenture.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ravi Raja </t>
+  </si>
+  <si>
+    <t>Kotak Securities</t>
+  </si>
+  <si>
+    <t>ravi.raja2@kotak.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rishi Bandi </t>
+  </si>
+  <si>
+    <t>Spandana Sphoorty Financial Limited</t>
+  </si>
+  <si>
+    <t>rishi.bandi@spandanasphoorty.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rishi Rathi </t>
+  </si>
+  <si>
+    <t>rishirathi@ltfs.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ritik _x0009_ Jha </t>
+  </si>
+  <si>
+    <t>ritik2.jha@ril.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rupesh_x0009_ Gupta </t>
+  </si>
+  <si>
+    <t>Nuvoco Vistas Corporation Limited</t>
+  </si>
+  <si>
+    <t>rupesh.gupta@nuvoco.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ryan _x0009_ Fernandes </t>
+  </si>
+  <si>
+    <t>Legrand India</t>
+  </si>
+  <si>
+    <t>ryan.fernandes@legrand.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S  _x0009_Venuji </t>
+  </si>
+  <si>
+    <t>Sulphur Mills Limited</t>
+  </si>
+  <si>
+    <t>s.venuji@sml-ltd.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sachin Gupta </t>
+  </si>
+  <si>
+    <t>gupta1.sachin@mahindra.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sachin Pawar </t>
+  </si>
+  <si>
+    <t>ICICI Securities</t>
+  </si>
+  <si>
+    <t>pawar.sachin@icicisecurities.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sachin pawar </t>
+  </si>
+  <si>
+    <t>bigbasket.com</t>
+  </si>
+  <si>
+    <t>sachin.pawar1@bigbasket.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sagar Mondkar </t>
+  </si>
+  <si>
+    <t>Zurich Kotak General Insurance</t>
+  </si>
+  <si>
+    <t>sagar.mondkar@zurichkotak.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sagar Sonawadekar </t>
+  </si>
+  <si>
+    <t>AllcargoGATI</t>
+  </si>
+  <si>
+    <t>sagar.sonawadekar@allcargologistics.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sahil Shah </t>
+  </si>
+  <si>
+    <t>VVF India Private Limited</t>
+  </si>
+  <si>
+    <t>sahil.shah@vvfltd.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sameer Bhatnagar </t>
+  </si>
+  <si>
+    <t>sameer.bhatnagar@jsw.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sameer Modi </t>
+  </si>
+  <si>
+    <t>polycab wires private limited</t>
+  </si>
+  <si>
+    <t>sameer.modi@polycab.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandeep   Bhandary </t>
+  </si>
+  <si>
+    <t>Advanz Pharma Services Private Limited</t>
+  </si>
+  <si>
+    <t>sandeep.bhandary@advanzpharma.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandeep Kumar  Verma </t>
+  </si>
+  <si>
+    <t>Ajanta Pharma</t>
+  </si>
+  <si>
+    <t>sandeepk.verma@ajantapharma.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sandeepan majhi </t>
+  </si>
+  <si>
+    <t>pantallons</t>
+  </si>
+  <si>
+    <t>sandeepan.majhi@abfrl.adityabirla.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanjay _x0009__x0009__x0009_ Kulkarni </t>
+  </si>
+  <si>
+    <t>sanjay.kulkarni1@sunpharma.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanjay S Pawar </t>
+  </si>
+  <si>
+    <t>Bigbasket</t>
+  </si>
+  <si>
+    <t>sanjay.pawar@bigbasket.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanjeev Pushkarna </t>
+  </si>
+  <si>
+    <t>Waaree Group</t>
+  </si>
+  <si>
+    <t>sanjeevpushkarna@waaree.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Santhosh Bollapalli </t>
+  </si>
+  <si>
+    <t>Amazon Development Center</t>
+  </si>
+  <si>
+    <t>bollapas@amazon.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shantanu Tikadar </t>
+  </si>
+  <si>
+    <t>Reliance Retail</t>
+  </si>
+  <si>
+    <t>shantanu.tikadar@ril.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siddharth Mishra </t>
+  </si>
+  <si>
+    <t>siddharth.mishra@abfrl.adityabirla.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siddhesh Padwal </t>
+  </si>
+  <si>
+    <t>Times Group (Bennett, Coleman &amp; Co Limited)</t>
+  </si>
+  <si>
+    <t>siddhesh.padwal@timesgroup.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Somesh Kabra </t>
+  </si>
+  <si>
+    <t>Indofil Industries Limited</t>
+  </si>
+  <si>
+    <t>skabra@indofil.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sourabh Lodha </t>
+  </si>
+  <si>
+    <t>Kansai Nerolac Paints Limited</t>
+  </si>
+  <si>
+    <t>sourabhlodha@nerolac.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sourav Moonka </t>
+  </si>
+  <si>
+    <t>sourav.moonka@tatasteel.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sridhar Subramanian </t>
+  </si>
+  <si>
+    <t>IDFC FIRST Bank</t>
+  </si>
+  <si>
+    <t>sridhar.s@idfcfirstbank.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sudeep Bhattad </t>
+  </si>
+  <si>
+    <t>Indef Manufacturing Limited</t>
+  </si>
+  <si>
+    <t>bsk@indef.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sunil Biyani </t>
+  </si>
+  <si>
+    <t>Poonawalla Fincorp Ltd</t>
+  </si>
+  <si>
+    <t>sunil.biyani@poonawallafincorp.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sunil Garg </t>
+  </si>
+  <si>
+    <t>JSW Steel India Limited</t>
+  </si>
+  <si>
+    <t>sunil.garg@jsw.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Susheel M </t>
+  </si>
+  <si>
+    <t>Laxmi Organic Industries</t>
+  </si>
+  <si>
+    <t>susheel.mittal@laxmi.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swapnil Naik </t>
+  </si>
+  <si>
+    <t>Indofil Ltd</t>
+  </si>
+  <si>
+    <t>snaik@indofil.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swati Wadhwa </t>
+  </si>
+  <si>
+    <t>Fidelity International</t>
+  </si>
+  <si>
+    <t>swati.wadhwa@fidelity.co.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tejasivakumar M V </t>
+  </si>
+  <si>
+    <t>Arcesium India Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>mannepal@arcesium.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tushar Ganatra </t>
+  </si>
+  <si>
+    <t>tusharganatra@tatarealty.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaibhav _x0009_ Singh </t>
+  </si>
+  <si>
+    <t>Tata Power Company Limited</t>
+  </si>
+  <si>
+    <t>vaibhav.1@tatapower.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vaibhav Mulay </t>
+  </si>
+  <si>
+    <t>vaibhav.mulay@idfcfirstbank.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vasudha Nimje </t>
+  </si>
+  <si>
+    <t>JSW Steel</t>
+  </si>
+  <si>
+    <t>vasudha.nimje@jsw.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vijay Nimbkar </t>
+  </si>
+  <si>
+    <t>Sun Pharma Industries Ltd.</t>
+  </si>
+  <si>
+    <t>vijay.nimbkar@sunpharma.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vikas Jain </t>
+  </si>
+  <si>
+    <t>vikas.c.jain@ril.com`</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VIKAS KHEDEKAR </t>
+  </si>
+  <si>
+    <t>SUMITOMO CHEMICAL INDIA LTD.</t>
+  </si>
+  <si>
+    <t>vikas.khedekar@sumichem.co.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vipul Shah </t>
+  </si>
+  <si>
+    <t>Tata Technologies</t>
+  </si>
+  <si>
+    <t>vipul.shah@tatatechnologies.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vipulabh Vajpeyee </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fashion Yarn Business </t>
+  </si>
+  <si>
+    <t>vipulabh.vajpeyee@adityabirla.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">viral dholakia </t>
+  </si>
+  <si>
+    <t>SIML</t>
+  </si>
+  <si>
+    <t>viral.dholakia@sekura.in</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viral Shah </t>
+  </si>
+  <si>
+    <t>Sanofi Consumer Health India</t>
+  </si>
+  <si>
+    <t>viral.shah2@sanofi.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vishal  Wagh </t>
+  </si>
+  <si>
+    <t>vishal.wagh@vvfltd.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vishal garg </t>
+  </si>
+  <si>
+    <t>vishal.garg@generalicentral.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vishal Modi </t>
+  </si>
+  <si>
+    <t>Allcargo Logistics Ltd</t>
+  </si>
+  <si>
+    <t>vishal.modi@allcargosupplychain.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vishnu Singh </t>
+  </si>
+  <si>
+    <t>Apar</t>
+  </si>
+  <si>
+    <t>vishnu.singh@apar.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yalamanchili Sathish </t>
+  </si>
+  <si>
+    <t>Godrej Agrovet Limited</t>
+  </si>
+  <si>
+    <t>sathish.yalamanchili@godrejagrovet.com</t>
+  </si>
+  <si>
+    <t>Sharad Maheshwari</t>
+  </si>
+  <si>
+    <t>Chief Financial Officer</t>
+  </si>
+  <si>
+    <t>Ajay Singh</t>
+  </si>
+  <si>
+    <t>Hindustan Platinum Limited</t>
+  </si>
+  <si>
+    <t>Chief Supply Chain Officer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E265"/>
+  <dimension ref="A1:E191"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="31.326940536499" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="9.504958152771" customWidth="1"/>
+    <col min="2" max="2" width="22.9592895507813" customWidth="1"/>
+    <col min="3" max="3" width="43.7080726623535" customWidth="1"/>
+    <col min="4" max="4" width="42.6829605102539" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
-        <v>10001</v>
+        <v>10005</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
-        <v>10002</v>
+        <v>10010</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>10003</v>
+        <v>10016</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>10005</v>
+        <v>10021</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>10007</v>
+        <v>10029</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>10008</v>
+        <v>10048</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>10009</v>
+        <v>10050</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>10012</v>
+        <v>10051</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
-        <v>10013</v>
+        <v>10052</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
-        <v>10015</v>
+        <v>10062</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
-        <v>10018</v>
+        <v>10069</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
-        <v>10019</v>
+        <v>10070</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
-        <v>10021</v>
+        <v>10073</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
-        <v>10023</v>
+        <v>10074</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
-        <v>10024</v>
+        <v>10075</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>6</v>
+        <v>49</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
-        <v>10025</v>
+        <v>10078</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
-        <v>10026</v>
+        <v>10082</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
-        <v>10027</v>
+        <v>10083</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
-        <v>10028</v>
+        <v>10104</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>6</v>
+        <v>61</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
-        <v>10029</v>
+        <v>10110</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
-        <v>10030</v>
+        <v>10113</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
-        <v>10031</v>
+        <v>10117</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>6</v>
+        <v>71</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
-        <v>10032</v>
+        <v>10122</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>6</v>
+        <v>74</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
-        <v>10033</v>
+        <v>10123</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>6</v>
+        <v>77</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
-        <v>10034</v>
+        <v>10124</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
-        <v>10035</v>
+        <v>10125</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
-        <v>10036</v>
+        <v>10126</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
-        <v>10037</v>
+        <v>10127</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
-        <v>10038</v>
+        <v>10130</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>92</v>
+        <v>63</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
-        <v>10039</v>
+        <v>10132</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>95</v>
+        <v>63</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
-        <v>10040</v>
+        <v>10133</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
-        <v>10041</v>
+        <v>10145</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>6</v>
+        <v>100</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
-        <v>10042</v>
+        <v>10150</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
-        <v>10043</v>
+        <v>10154</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>63</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
-        <v>10044</v>
+        <v>10164</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>6</v>
+        <v>108</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
-        <v>10046</v>
+        <v>10166</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>112</v>
+        <v>63</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
-        <v>10047</v>
+        <v>10173</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>6</v>
+        <v>114</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>115</v>
+        <v>63</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
-        <v>10049</v>
+        <v>10179</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>6</v>
+        <v>117</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>118</v>
+        <v>63</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0">
-        <v>10050</v>
+        <v>10187</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>6</v>
+        <v>120</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>121</v>
+        <v>63</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0">
-        <v>10051</v>
+        <v>10188</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>6</v>
+        <v>123</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0">
-        <v>10052</v>
+        <v>10190</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>6</v>
+        <v>126</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0">
-        <v>10053</v>
+        <v>10191</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>6</v>
+        <v>129</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>63</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0">
-        <v>10056</v>
+        <v>10197</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>6</v>
+        <v>132</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>133</v>
+        <v>63</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0">
-        <v>10057</v>
+        <v>10198</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>6</v>
+        <v>135</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>136</v>
+        <v>63</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0">
-        <v>10058</v>
+        <v>10203</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>6</v>
+        <v>129</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>139</v>
+        <v>63</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0">
-        <v>10059</v>
+        <v>10210</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>142</v>
+        <v>63</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0">
-        <v>10060</v>
+        <v>10212</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D48" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>63</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0">
-        <v>10063</v>
+        <v>10214</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D49" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>63</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0">
-        <v>10065</v>
+        <v>10217</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>63</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0">
-        <v>10066</v>
+        <v>10219</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="0" t="s">
-        <v>154</v>
+        <v>63</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0">
-        <v>10068</v>
+        <v>10222</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" s="0" t="s">
-        <v>157</v>
+        <v>63</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0">
-        <v>10069</v>
+        <v>10228</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D53" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="0" t="s">
-        <v>160</v>
+        <v>63</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0">
-        <v>10070</v>
+        <v>10232</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="0" t="s">
-        <v>163</v>
+        <v>63</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0">
-        <v>10072</v>
+        <v>10237</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="0" t="s">
-        <v>166</v>
+        <v>63</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0">
-        <v>10073</v>
+        <v>10241</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="0" t="s">
-        <v>169</v>
+        <v>63</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0">
-        <v>10074</v>
+        <v>10242</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="0" t="s">
-        <v>172</v>
+        <v>63</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0">
-        <v>10075</v>
+        <v>10244</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D58" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="0" t="s">
-        <v>175</v>
+        <v>63</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0">
-        <v>10076</v>
+        <v>10255</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="0" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0">
-        <v>10077</v>
+        <v>10262</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D60" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="0" t="s">
-        <v>181</v>
+        <v>63</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0">
-        <v>10079</v>
+        <v>10264</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" s="0" t="s">
-        <v>184</v>
+        <v>63</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0">
-        <v>10080</v>
+        <v>10272</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="0" t="s">
-        <v>187</v>
+        <v>63</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0">
-        <v>10081</v>
+        <v>10279</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="0" t="s">
-        <v>190</v>
+        <v>63</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0">
-        <v>10082</v>
+        <v>10280</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="0" t="s">
-        <v>193</v>
+        <v>63</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0">
-        <v>10083</v>
+        <v>10283</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="0" t="s">
-        <v>196</v>
+        <v>63</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0">
-        <v>10085</v>
+        <v>10287</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="0" t="s">
-        <v>199</v>
+        <v>63</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0">
-        <v>10086</v>
+        <v>10298</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" s="0" t="s">
-        <v>202</v>
+        <v>63</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0">
-        <v>10087</v>
+        <v>10302</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>6</v>
+        <v>132</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>205</v>
+        <v>63</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0">
-        <v>10091</v>
+        <v>10303</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>6</v>
+        <v>204</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>208</v>
+        <v>63</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0">
-        <v>10092</v>
+        <v>10313</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>6</v>
+        <v>207</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>211</v>
+        <v>63</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0">
-        <v>10093</v>
+        <v>10322</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>6</v>
+        <v>210</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>214</v>
+        <v>63</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0">
-        <v>10094</v>
+        <v>10325</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>6</v>
+        <v>213</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>217</v>
+        <v>63</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0">
-        <v>10095</v>
+        <v>10328</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>6</v>
+        <v>216</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>220</v>
+        <v>63</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0">
-        <v>10096</v>
+        <v>10332</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>6</v>
+        <v>132</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>223</v>
+        <v>63</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0">
-        <v>10097</v>
+        <v>10334</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>6</v>
+        <v>221</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>226</v>
+        <v>63</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0">
-        <v>10098</v>
+        <v>10336</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>6</v>
+        <v>224</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>229</v>
+        <v>63</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0">
-        <v>10100</v>
+        <v>10338</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>6</v>
+        <v>227</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>232</v>
+        <v>63</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0">
-        <v>10101</v>
+        <v>10341</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>6</v>
+        <v>230</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>235</v>
+        <v>63</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0">
-        <v>10103</v>
+        <v>10343</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>6</v>
+        <v>233</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>238</v>
+        <v>63</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0">
-        <v>10104</v>
+        <v>10345</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>6</v>
+        <v>236</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>241</v>
+        <v>63</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0">
-        <v>10105</v>
+        <v>10347</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>6</v>
+        <v>239</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>244</v>
+        <v>63</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0">
-        <v>10106</v>
+        <v>10351</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>6</v>
+        <v>242</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>247</v>
+        <v>63</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0">
-        <v>10107</v>
+        <v>10353</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>6</v>
+        <v>245</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>250</v>
+        <v>63</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0">
-        <v>10108</v>
+        <v>10355</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>6</v>
+        <v>248</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>253</v>
+        <v>63</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0">
-        <v>10110</v>
+        <v>10356</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>256</v>
+        <v>63</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0">
-        <v>10111</v>
+        <v>10357</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>6</v>
+        <v>61</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>259</v>
+        <v>63</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0">
-        <v>10113</v>
+        <v>10358</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>6</v>
+        <v>255</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>262</v>
+        <v>63</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0">
-        <v>10114</v>
+        <v>10364</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>6</v>
+        <v>258</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>265</v>
+        <v>63</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0">
-        <v>10116</v>
+        <v>10365</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>6</v>
+        <v>261</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>268</v>
+        <v>63</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0">
-        <v>10117</v>
+        <v>10366</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>6</v>
+        <v>264</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>271</v>
+        <v>63</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0">
-        <v>10118</v>
+        <v>10378</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>6</v>
+        <v>267</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>274</v>
+        <v>63</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0">
-        <v>10120</v>
+        <v>10380</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>6</v>
+        <v>270</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>277</v>
+        <v>63</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0">
-        <v>10121</v>
+        <v>10381</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>6</v>
+        <v>273</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>280</v>
+        <v>63</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0">
-        <v>10122</v>
+        <v>10386</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>6</v>
+        <v>276</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>283</v>
+        <v>63</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0">
-        <v>10123</v>
+        <v>10387</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>6</v>
+        <v>279</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>286</v>
+        <v>63</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0">
-        <v>10124</v>
+        <v>10389</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>6</v>
+        <v>282</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>289</v>
+        <v>63</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0">
-        <v>10126</v>
+        <v>10390</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>6</v>
+        <v>285</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>292</v>
+        <v>63</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0">
-        <v>10127</v>
+        <v>10393</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>6</v>
+        <v>288</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>295</v>
+        <v>63</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0">
-        <v>10128</v>
+        <v>10395</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>6</v>
+        <v>291</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>298</v>
+        <v>63</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0">
-        <v>10130</v>
+        <v>10397</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>6</v>
+        <v>294</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>301</v>
+        <v>63</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0">
-        <v>10131</v>
+        <v>10400</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>6</v>
+        <v>297</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>304</v>
+        <v>63</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0">
-        <v>10133</v>
+        <v>10401</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>6</v>
+        <v>300</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>307</v>
+        <v>63</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0">
-        <v>10134</v>
+        <v>10406</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>6</v>
+        <v>303</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>310</v>
+        <v>63</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0">
-        <v>10135</v>
+        <v>10409</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>313</v>
+        <v>63</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0">
-        <v>10137</v>
+        <v>10413</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>6</v>
+        <v>308</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>316</v>
+        <v>63</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0">
-        <v>10138</v>
+        <v>10415</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>6</v>
+        <v>311</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>319</v>
+        <v>63</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0">
-        <v>10139</v>
+        <v>10416</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>6</v>
+        <v>314</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>322</v>
+        <v>63</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0">
-        <v>10140</v>
+        <v>10418</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>6</v>
+        <v>317</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>325</v>
+        <v>63</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0">
-        <v>10141</v>
+        <v>10421</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>6</v>
+        <v>320</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>328</v>
+        <v>63</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0">
-        <v>10142</v>
+        <v>10423</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>6</v>
+        <v>190</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>331</v>
+        <v>63</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0">
-        <v>10143</v>
+        <v>10429</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>6</v>
+        <v>325</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>334</v>
+        <v>63</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0">
-        <v>10144</v>
+        <v>10432</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>6</v>
+        <v>328</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>337</v>
+        <v>63</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0">
-        <v>10145</v>
+        <v>10440</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>6</v>
+        <v>331</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>340</v>
+        <v>63</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0">
-        <v>10146</v>
+        <v>10442</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>6</v>
+        <v>334</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>343</v>
+        <v>63</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0">
-        <v>10147</v>
+        <v>10446</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>6</v>
+        <v>337</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>346</v>
+        <v>63</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0">
-        <v>10148</v>
+        <v>10451</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>6</v>
+        <v>314</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>349</v>
+        <v>63</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0">
-        <v>10149</v>
+        <v>10454</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>6</v>
+        <v>342</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>352</v>
+        <v>63</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0">
-        <v>10151</v>
+        <v>10458</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>6</v>
+        <v>178</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>355</v>
+        <v>63</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0">
-        <v>10152</v>
+        <v>10461</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>6</v>
+        <v>347</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>358</v>
+        <v>63</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0">
-        <v>10153</v>
+        <v>10468</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>6</v>
+        <v>350</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>361</v>
+        <v>63</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0">
-        <v>10156</v>
+        <v>10469</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>6</v>
+        <v>353</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>364</v>
+        <v>63</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0">
-        <v>10157</v>
+        <v>10470</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>6</v>
+        <v>213</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>367</v>
+        <v>63</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0">
-        <v>10158</v>
+        <v>10471</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>6</v>
+        <v>358</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>370</v>
+        <v>63</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0">
-        <v>10159</v>
+        <v>10472</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>6</v>
+        <v>361</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>373</v>
+        <v>63</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0">
-        <v>10160</v>
+        <v>10475</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>6</v>
+        <v>364</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>376</v>
+        <v>63</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0">
-        <v>10161</v>
+        <v>10477</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>6</v>
+        <v>367</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>379</v>
+        <v>63</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0">
-        <v>10162</v>
+        <v>10478</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>6</v>
+        <v>370</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>382</v>
+        <v>63</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0">
-        <v>10163</v>
+        <v>10479</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>6</v>
+        <v>373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>385</v>
+        <v>63</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0">
-        <v>10164</v>
+        <v>10483</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>6</v>
+        <v>376</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>388</v>
+        <v>63</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0">
-        <v>10165</v>
+        <v>10493</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>6</v>
+        <v>379</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>391</v>
+        <v>63</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0">
-        <v>10166</v>
+        <v>10497</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>6</v>
+        <v>382</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>394</v>
+        <v>63</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0">
-        <v>10167</v>
+        <v>10501</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>6</v>
+        <v>385</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>397</v>
+        <v>63</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0">
-        <v>10168</v>
+        <v>10503</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>6</v>
+        <v>388</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>400</v>
+        <v>63</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0">
-        <v>10169</v>
+        <v>10504</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>6</v>
+        <v>391</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>403</v>
+        <v>63</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0">
-        <v>10170</v>
+        <v>10511</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>6</v>
+        <v>394</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>406</v>
+        <v>63</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0">
-        <v>10171</v>
+        <v>10516</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>6</v>
+        <v>397</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>409</v>
+        <v>63</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0">
-        <v>10172</v>
+        <v>10517</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>6</v>
+        <v>400</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>412</v>
+        <v>63</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0">
-        <v>10173</v>
+        <v>10518</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>6</v>
+        <v>403</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>415</v>
+        <v>63</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0">
-        <v>10174</v>
+        <v>10525</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>6</v>
+        <v>406</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>418</v>
+        <v>63</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0">
-        <v>10175</v>
+        <v>10526</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>6</v>
+        <v>132</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>421</v>
+        <v>63</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0">
-        <v>10177</v>
+        <v>10527</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>424</v>
+        <v>63</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0">
-        <v>10178</v>
+        <v>10538</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>6</v>
+        <v>413</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>427</v>
+        <v>63</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0">
-        <v>10179</v>
+        <v>10541</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>6</v>
+        <v>416</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>430</v>
+        <v>63</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0">
-        <v>10180</v>
+        <v>10542</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>6</v>
+        <v>419</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>433</v>
+        <v>63</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0">
-        <v>10181</v>
+        <v>10543</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>436</v>
+        <v>63</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0">
-        <v>10182</v>
+        <v>10544</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>6</v>
+        <v>424</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>439</v>
+        <v>63</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0">
-        <v>10183</v>
+        <v>10545</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>6</v>
+        <v>427</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>442</v>
+        <v>63</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0">
-        <v>10184</v>
+        <v>10546</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>6</v>
+        <v>430</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>445</v>
+        <v>63</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0">
-        <v>10185</v>
+        <v>10547</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>6</v>
+        <v>433</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>448</v>
+        <v>63</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0">
-        <v>10186</v>
+        <v>10549</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>6</v>
+        <v>436</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>451</v>
+        <v>63</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0">
-        <v>10187</v>
+        <v>10551</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>452</v>
+        <v>438</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>6</v>
+        <v>270</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>454</v>
+        <v>63</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0">
-        <v>10188</v>
+        <v>10554</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>6</v>
+        <v>441</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>457</v>
+        <v>63</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0">
-        <v>10189</v>
+        <v>10560</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>458</v>
+        <v>443</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>6</v>
+        <v>444</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>460</v>
+        <v>63</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0">
-        <v>10190</v>
+        <v>10565</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>6</v>
+        <v>447</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>462</v>
+        <v>448</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>463</v>
+        <v>63</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0">
-        <v>10191</v>
+        <v>10569</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>6</v>
+        <v>450</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>465</v>
+        <v>451</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>466</v>
+        <v>63</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0">
-        <v>10192</v>
+        <v>10570</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>469</v>
+        <v>63</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0">
-        <v>10193</v>
+        <v>10574</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>6</v>
+        <v>455</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>472</v>
+        <v>63</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0">
-        <v>10194</v>
+        <v>10575</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>473</v>
+        <v>457</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>6</v>
+        <v>458</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>63</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0">
-        <v>10195</v>
+        <v>10577</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>6</v>
+        <v>461</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>478</v>
+        <v>63</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0">
-        <v>10197</v>
+        <v>10596</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>6</v>
+        <v>464</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>480</v>
+        <v>465</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>481</v>
+        <v>63</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0">
-        <v>10199</v>
+        <v>10617</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>6</v>
+        <v>242</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>484</v>
+        <v>63</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0">
-        <v>10201</v>
+        <v>10618</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>6</v>
+        <v>469</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>487</v>
+        <v>63</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0">
-        <v>10202</v>
+        <v>10622</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>6</v>
+        <v>472</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>490</v>
+        <v>63</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0">
-        <v>10204</v>
+        <v>10623</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>6</v>
+        <v>475</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>492</v>
+        <v>476</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>493</v>
+        <v>63</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0">
-        <v>10206</v>
+        <v>10624</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>6</v>
+        <v>77</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>496</v>
+        <v>63</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0">
-        <v>10207</v>
+        <v>10628</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>497</v>
+        <v>479</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>6</v>
+        <v>480</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>63</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0">
-        <v>10208</v>
+        <v>10635</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>6</v>
+        <v>483</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>502</v>
+        <v>63</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0">
-        <v>10209</v>
+        <v>10649</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>503</v>
+        <v>485</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>6</v>
+        <v>486</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>505</v>
+        <v>63</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0">
-        <v>10210</v>
+        <v>10650</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>6</v>
+        <v>489</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>508</v>
+        <v>63</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0">
-        <v>10212</v>
+        <v>10659</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>509</v>
+        <v>491</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>6</v>
+        <v>492</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>510</v>
+        <v>493</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>511</v>
+        <v>63</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0">
-        <v>10214</v>
+        <v>10665</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>512</v>
+        <v>494</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>6</v>
+        <v>495</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>496</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>514</v>
+        <v>63</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0">
-        <v>10215</v>
+        <v>10667</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>515</v>
+        <v>497</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>6</v>
+        <v>498</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>516</v>
+        <v>499</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>517</v>
+        <v>63</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0">
-        <v>10216</v>
+        <v>10671</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>518</v>
+        <v>500</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>6</v>
+        <v>501</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>519</v>
+        <v>502</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>520</v>
+        <v>63</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0">
-        <v>10217</v>
+        <v>10674</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>521</v>
+        <v>503</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>6</v>
+        <v>406</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>522</v>
+        <v>504</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>523</v>
+        <v>63</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0">
-        <v>10218</v>
+        <v>10681</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>524</v>
+        <v>505</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>6</v>
+        <v>506</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>525</v>
+        <v>507</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>526</v>
+        <v>63</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0">
-        <v>10219</v>
+        <v>10683</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>527</v>
+        <v>508</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>6</v>
+        <v>480</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>528</v>
+        <v>509</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>529</v>
+        <v>63</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0">
-        <v>10220</v>
+        <v>10685</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>530</v>
+        <v>510</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>6</v>
+        <v>511</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>531</v>
+        <v>512</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>532</v>
+        <v>63</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0">
-        <v>10221</v>
+        <v>10686</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>533</v>
+        <v>513</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>6</v>
+        <v>514</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>535</v>
+        <v>63</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0">
-        <v>10223</v>
+        <v>10689</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>6</v>
+        <v>464</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>538</v>
+        <v>63</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0">
-        <v>10225</v>
+        <v>10690</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>539</v>
+        <v>518</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>6</v>
+        <v>519</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>541</v>
+        <v>63</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0">
-        <v>10226</v>
+        <v>10705</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>542</v>
+        <v>521</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>6</v>
+        <v>522</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>543</v>
+        <v>523</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>544</v>
+        <v>63</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0">
-        <v>10229</v>
+        <v>10706</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>545</v>
+        <v>524</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>6</v>
+        <v>525</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>546</v>
+        <v>526</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>547</v>
+        <v>63</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0">
-        <v>10230</v>
+        <v>10707</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>6</v>
+        <v>528</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>550</v>
+        <v>63</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0">
-        <v>10231</v>
+        <v>10708</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>551</v>
+        <v>530</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>6</v>
+        <v>531</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>553</v>
+        <v>63</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0">
-        <v>10232</v>
+        <v>10713</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>6</v>
+        <v>436</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>555</v>
+        <v>534</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>556</v>
+        <v>63</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0">
-        <v>10233</v>
+        <v>10715</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>557</v>
+        <v>535</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>6</v>
+        <v>314</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>558</v>
+        <v>536</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>559</v>
+        <v>63</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0">
-        <v>10234</v>
+        <v>10716</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>560</v>
+        <v>537</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>6</v>
+        <v>538</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>561</v>
+        <v>539</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>562</v>
+        <v>63</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0">
-        <v>10235</v>
+        <v>10721</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>563</v>
+        <v>540</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>6</v>
+        <v>541</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>564</v>
+        <v>542</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>565</v>
+        <v>63</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0">
-        <v>10236</v>
+        <v>10724</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>6</v>
+        <v>544</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>567</v>
+        <v>545</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>568</v>
+        <v>63</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0">
-        <v>10237</v>
+        <v>10738</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>569</v>
+        <v>546</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>571</v>
+        <v>63</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0">
-        <v>10238</v>
+        <v>10757</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>572</v>
+        <v>548</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>6</v>
+        <v>549</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>573</v>
+        <v>550</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>574</v>
-[...1257 lines deleted...]
-        <v>749</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>