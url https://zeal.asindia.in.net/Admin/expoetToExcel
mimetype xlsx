--- v3 (2026-06-13)
+++ v4 (2026-09-12)
@@ -4,4990 +4,858 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="551">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>University</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
-    <t xml:space="preserve">Abdulgafur Mir </t>
-[...170 lines deleted...]
-    <t>arpanc@amdocs.com</t>
+    <t>Ashwini Kennedy</t>
+  </si>
+  <si>
+    <t>TATA CONSULTANCY SERVICES Ltd.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">Arun _x0009_ Salvi </t>
-[...1457 lines deleted...]
-    <t>Chief Supply Chain Officer</t>
+    <t>CFO</t>
+  </si>
+  <si>
+    <t>Shyam Rautela</t>
+  </si>
+  <si>
+    <t>GODREJ AGROVET Ltd.</t>
+  </si>
+  <si>
+    <t>Annapoorna V</t>
+  </si>
+  <si>
+    <t>JIO FINANCIAL SERVICES Ltd.</t>
+  </si>
+  <si>
+    <t>Naresh Khetan</t>
+  </si>
+  <si>
+    <t>GODAVARI BIOREFINERIES Ltd.</t>
+  </si>
+  <si>
+    <t>Gitesh Chokhani</t>
+  </si>
+  <si>
+    <t>Bima Sugam India Federation</t>
+  </si>
+  <si>
+    <t>Ritesh Agrawal</t>
+  </si>
+  <si>
+    <t>RITZ CONSULTANCY SERVICES</t>
+  </si>
+  <si>
+    <t>Ramsingh Kushwaha</t>
+  </si>
+  <si>
+    <t>JSW STEEL Ltd.</t>
+  </si>
+  <si>
+    <t>Shankar Jadhav</t>
+  </si>
+  <si>
+    <t>Technocraft Industries Limited</t>
+  </si>
+  <si>
+    <t>Prospect</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rajasekaran Kumar </t>
+  </si>
+  <si>
+    <t>Agratas Energy Storage Solutions Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>Customer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neha Machave </t>
+  </si>
+  <si>
+    <t>Cummins</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Imran Khan </t>
+  </si>
+  <si>
+    <t>DNEG Prime Focus Limited</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabrez Shaikh </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Philomena Dcosta </t>
+  </si>
+  <si>
+    <t>Eaton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suraj Nama </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nidhi Thakur </t>
+  </si>
+  <si>
+    <t>Fractal.ai</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashok Patil </t>
+  </si>
+  <si>
+    <t>Gammon India Limited</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avani Shah </t>
+  </si>
+  <si>
+    <t>JP Morgan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandhya Kamath </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rameshwari Doshi </t>
+  </si>
+  <si>
+    <t>JPMorgan Chase Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandeep Kadam </t>
+  </si>
+  <si>
+    <t>Sitel Group</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Varun Vaidya </t>
+  </si>
+  <si>
+    <t>Sudarshan Chemical Industries Ltd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eswaran Krishnan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Synergy Maritime Pvt.Ltd. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anup Sharma </t>
+  </si>
+  <si>
+    <t>Tata Projects Limited</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stephen Dias </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kaushik Krishna </t>
+  </si>
+  <si>
+    <t>Tetra Pak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Himanshu Tewari </t>
+  </si>
+  <si>
+    <t>ThinSlice Advisors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sunil Shevale </t>
+  </si>
+  <si>
+    <t>Valvoline Cummins Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mahesh Dube </t>
+  </si>
+  <si>
+    <t>Wirtgen India Pvt Ltd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swapnil Deshpande </t>
+  </si>
+  <si>
+    <t>LTM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rajdev Bhattacharya </t>
+  </si>
+  <si>
+    <t>Wipro Ltd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saurabh Agarwal </t>
+  </si>
+  <si>
+    <t>Amex GBT</t>
+  </si>
+  <si>
+    <t>Partner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anshuman Talwar </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E191"/>
+  <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="22.9592895507813" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="2" max="2" width="18.7524452209473" customWidth="1"/>
+    <col min="3" max="3" width="36.7952270507813" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.23793792724609" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
-        <v>10005</v>
+        <v>10002</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
-        <v>10010</v>
+        <v>10003</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>10016</v>
+        <v>10006</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="0" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>10021</v>
+        <v>10009</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>10029</v>
+        <v>10011</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>10048</v>
+        <v>10016</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>10050</v>
+        <v>10021</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>10051</v>
+        <v>20013</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
-        <v>10052</v>
+        <v>102</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
-        <v>10062</v>
+        <v>108</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
-        <v>10069</v>
+        <v>109</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
-        <v>10070</v>
+        <v>110</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
-        <v>10073</v>
+        <v>111</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
-        <v>10074</v>
+        <v>112</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
-        <v>10075</v>
+        <v>113</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
-        <v>10078</v>
+        <v>114</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
-        <v>10082</v>
+        <v>120</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
-        <v>10083</v>
+        <v>121</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>59</v>
+        <v>7</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
-        <v>10104</v>
+        <v>122</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>62</v>
+        <v>7</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
-        <v>10110</v>
+        <v>139</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
-        <v>10113</v>
+        <v>140</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
-        <v>10117</v>
+        <v>143</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
-        <v>10122</v>
+        <v>146</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
-        <v>10123</v>
+        <v>147</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>78</v>
+        <v>7</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
-        <v>10124</v>
+        <v>149</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
-        <v>10125</v>
+        <v>150</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
-        <v>10126</v>
+        <v>154</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
-        <v>10127</v>
+        <v>157</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
-        <v>10130</v>
+        <v>158</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
-        <v>10132</v>
+        <v>159</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
-        <v>10133</v>
+        <v>160</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>97</v>
+        <v>66</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
-        <v>10145</v>
+        <v>161</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>63</v>
-[...2685 lines deleted...]
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>