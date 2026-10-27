--- v4 (2026-09-12)
+++ v5 (2026-10-27)
@@ -4,858 +4,3779 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="391">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>University</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
-    <t>Ashwini Kennedy</t>
-[...2 lines deleted...]
-    <t>TATA CONSULTANCY SERVICES Ltd.</t>
+    <t>Rushikesh Bokshe</t>
+  </si>
+  <si>
+    <t>ABHIYANTA INDIA SOLUTIONS Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>rushikesh.b@abhiyantatech.com</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>Zaid Shaikh</t>
+  </si>
+  <si>
+    <t>Abhiyanta India Solutions Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>zaid.s@abhiyantatech.com</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>Fakhera Mamawala</t>
+  </si>
+  <si>
+    <t>Acxiom Consulting</t>
+  </si>
+  <si>
+    <t>fakhera.mamawala@acxiomconsulting.com</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Arman Hasan</t>
+  </si>
+  <si>
+    <t>ACXIOM CONSULTING Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>arman.hasan@acxiomconsulting.com</t>
+  </si>
+  <si>
+    <t>Siva Nandana S</t>
+  </si>
+  <si>
+    <t>AeonX Digital</t>
+  </si>
+  <si>
+    <t>siva.nandana@aeonx.digital</t>
+  </si>
+  <si>
+    <t>Laxmikant Mohadikar</t>
+  </si>
+  <si>
+    <t>Aeonx Digital Solution Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>laxmikant.mohadikar@aeonx.digital</t>
+  </si>
+  <si>
+    <t>Safal Pandya</t>
+  </si>
+  <si>
+    <t>AEONX DIGITAL SOLUTIONS Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>safal.pandya@aeonx.digital</t>
+  </si>
+  <si>
+    <t>XXL</t>
+  </si>
+  <si>
+    <t>Devi Menon</t>
+  </si>
+  <si>
+    <t>ALTROCKS TECH Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>devimenon@altrocks.com</t>
+  </si>
+  <si>
+    <t>Sowmiya Ravi</t>
+  </si>
+  <si>
+    <t>sowmiya.ravi@altrocks.com</t>
+  </si>
+  <si>
+    <t>Gaurav Mahajan</t>
+  </si>
+  <si>
+    <t>APLUSA TECHNOLOGIES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>gaurav.mahajan@aplusatech.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3XL </t>
+  </si>
+  <si>
+    <t>Vasundhara Banda</t>
+  </si>
+  <si>
+    <t>vasundhara.banda@aplusatech.com</t>
+  </si>
+  <si>
+    <t>XS</t>
+  </si>
+  <si>
+    <t>Yasmini Sakure</t>
+  </si>
+  <si>
+    <t>yasmini.sakure@aplusatech.com</t>
+  </si>
+  <si>
+    <t>Gyan Pradeep</t>
+  </si>
+  <si>
+    <t>BLUEPRINT TECHNOLOGIES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>gyan.pradeep@bpterp.com</t>
+  </si>
+  <si>
+    <t>Jyoti Shetty</t>
+  </si>
+  <si>
+    <t>jyoti.shetty@bpterp.com</t>
+  </si>
+  <si>
+    <t>divya jain</t>
+  </si>
+  <si>
+    <t>CASTALIAZ TECHNOLOGIES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>divya.jain@castaliaz.co.in</t>
+  </si>
+  <si>
+    <t>Gauri Badgujar</t>
+  </si>
+  <si>
+    <t>gauri.badgujar@castaliaz.co.in</t>
+  </si>
+  <si>
+    <t>Samiksha Khare</t>
+  </si>
+  <si>
+    <t>samiksha.khare@castaliaz.co.in</t>
+  </si>
+  <si>
+    <t>Kundan Chaudhary Pasi</t>
+  </si>
+  <si>
+    <t>CorporateServe Solutions Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>kundan.pasi@corporateserve.com</t>
+  </si>
+  <si>
+    <t>Abhimanyu Rai</t>
+  </si>
+  <si>
+    <t>DENPRO TECHNOLOGIES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>abhimanyu.rai@denprotech.com</t>
+  </si>
+  <si>
+    <t>Anupam Gaur</t>
+  </si>
+  <si>
+    <t>Denpro Technologies Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>anupam.gaur@denprotech.com</t>
+  </si>
+  <si>
+    <t>Kunal Tripathi</t>
+  </si>
+  <si>
+    <t>kunal.tripathi@denprotech.com</t>
+  </si>
+  <si>
+    <t>Kumar Kashyap</t>
+  </si>
+  <si>
+    <t>Diverse Infotech</t>
+  </si>
+  <si>
+    <t>kumar.k@diverseinfotech.com</t>
+  </si>
+  <si>
+    <t>Dhruv Talwar</t>
+  </si>
+  <si>
+    <t>Diverse Infotech Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>dhruv.t@diverseinfotech.com</t>
+  </si>
+  <si>
+    <t>Khushi Tatwal</t>
+  </si>
+  <si>
+    <t>DIVERSE INFOTECH Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>khushi.t@diverseinfotech.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pranav  Karkare</t>
+  </si>
+  <si>
+    <t>DOT1 SOLUTIONS Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>pranav.karkare@dot1.in</t>
+  </si>
+  <si>
+    <t>Shambhavi Srivastava</t>
+  </si>
+  <si>
+    <t>Embee Software Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>shambhavi.s@embee.co.in</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>Udeesha Talwar</t>
+  </si>
+  <si>
+    <t>Embee Software Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>udeesha.talwar@embee.co.in</t>
+  </si>
+  <si>
+    <t>Amrita Singh</t>
+  </si>
+  <si>
+    <t>EXPOUND TECHNIVO Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>amrita.singh@expoundtechnivo.com</t>
+  </si>
+  <si>
+    <t>Karan Pawar</t>
+  </si>
+  <si>
+    <t>karan.pawar@expoundtechnivo.com</t>
+  </si>
+  <si>
+    <t>Saroja Banik</t>
+  </si>
+  <si>
+    <t>saroja.banik@expoundtechnivo.com</t>
+  </si>
+  <si>
+    <t>Sachin Lal</t>
+  </si>
+  <si>
+    <t>FILIX CONSULTING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>sachin.lal@filixconsulting.com</t>
+  </si>
+  <si>
+    <t>Habel Jacob</t>
+  </si>
+  <si>
+    <t>HIGHBAR TECHNOCRAT LIMITED</t>
+  </si>
+  <si>
+    <t>habel.jacob@highbartech.com</t>
+  </si>
+  <si>
+    <t>Simran Kaur</t>
+  </si>
+  <si>
+    <t>IBM INDIA Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>simran.kaur11@ibm.com</t>
+  </si>
+  <si>
+    <t>Shilpa NM</t>
+  </si>
+  <si>
+    <t>Ikyam Solutions Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>shilpa.nm@ikyam.com</t>
+  </si>
+  <si>
+    <t>Sivashankar M</t>
+  </si>
+  <si>
+    <t>IKYAM SOLUTIONS Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>sivashankar.m@ikyam.com</t>
+  </si>
+  <si>
+    <t>Karthick G</t>
+  </si>
+  <si>
+    <t>Ikyam Solutions pvt ltd</t>
+  </si>
+  <si>
+    <t>karthick.g@ikyam.com</t>
+  </si>
+  <si>
+    <t>Ashirvad Singh</t>
+  </si>
+  <si>
+    <t>In2IT EBS</t>
+  </si>
+  <si>
+    <t>ashirvad.singh@in2itebs.com</t>
+  </si>
+  <si>
+    <t>Anshu Kumar</t>
+  </si>
+  <si>
+    <t>IN2IT ENTERPRISE BUSINESS SERVICES</t>
+  </si>
+  <si>
+    <t>anshu.kumar@in2itebs.com</t>
+  </si>
+  <si>
+    <t>Chinmaya Chintan Prusty</t>
+  </si>
+  <si>
+    <t>IN2IT ENTERPRISE BUSINESS SERVICES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>chinmaya@in2itebs.com</t>
+  </si>
+  <si>
+    <t>Rishika Shukla</t>
+  </si>
+  <si>
+    <t>Infrabeat Technologies</t>
+  </si>
+  <si>
+    <t>rishika.shukla@infrabeat.com</t>
+  </si>
+  <si>
+    <t>Apurva Sane</t>
+  </si>
+  <si>
+    <t>InfraBeat Technologies Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>apurva.sane@infrabeat.com</t>
+  </si>
+  <si>
+    <t>Somya Tripathi</t>
+  </si>
+  <si>
+    <t>INFRABEAT TECHNOLOGIES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>somya.tripathi@infrabeat.com</t>
+  </si>
+  <si>
+    <t>Priyanka Sharma</t>
+  </si>
+  <si>
+    <t>INK IT Solutions and Consulting Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>priyanka.sharma@inkitsolutions.com</t>
+  </si>
+  <si>
+    <t>Subin Jose</t>
+  </si>
+  <si>
+    <t>INK IT SOLUTIONS AND CONSULTING Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>subin.jose@inkitsolutions.com</t>
+  </si>
+  <si>
+    <t>Primi Sharma</t>
+  </si>
+  <si>
+    <t>INK IT Solutions and Consulting Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>primi.sharma@inkitsolutions.com</t>
+  </si>
+  <si>
+    <t>Namita Singh Pawar</t>
+  </si>
+  <si>
+    <t>INTELIWAVES TECHNOLOGIES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>namita.pawar@inteliwaves.com</t>
+  </si>
+  <si>
+    <t>Parth Parmar</t>
+  </si>
+  <si>
+    <t>INTELLECT BIZWARE SERVICES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>parth.pa@intellectbizware.com</t>
+  </si>
+  <si>
+    <t>Prashant Mahalle</t>
+  </si>
+  <si>
+    <t>prashant.m@intellectbizware.com</t>
+  </si>
+  <si>
+    <t>Nidhi Sharma</t>
+  </si>
+  <si>
+    <t>Intellect Bizware Services Pvt. Ltd</t>
+  </si>
+  <si>
+    <t>nidhi.s@intellectbizware.com</t>
+  </si>
+  <si>
+    <t>Akshay Balgi</t>
+  </si>
+  <si>
+    <t>KPMG</t>
+  </si>
+  <si>
+    <t>akshaybalgi@kpmg.com</t>
+  </si>
+  <si>
+    <t>Sushant Bhavsar</t>
+  </si>
+  <si>
+    <t>KPMG ASSURANCE AND CONSULTING SERVICES LLP</t>
+  </si>
+  <si>
+    <t>sushantbhavsar@kpmg.com</t>
+  </si>
+  <si>
+    <t>Akanksha Srivastava</t>
+  </si>
+  <si>
+    <t>MAWAI INFOTECH LIMITED</t>
+  </si>
+  <si>
+    <t>akanksha.srivastava@mawaimail.com</t>
+  </si>
+  <si>
+    <t>Shweta Rohamare</t>
+  </si>
+  <si>
+    <t>shweta@mawaimail.com</t>
+  </si>
+  <si>
+    <t>Vaidehi Awadhiya</t>
+  </si>
+  <si>
+    <t>vaidehi@mawaimail.com</t>
+  </si>
+  <si>
+    <t>Mohamed Khan</t>
+  </si>
+  <si>
+    <t>Mesprosoft Pvt Ltd</t>
+  </si>
+  <si>
+    <t>mohamed.khan@mesprosoft.com</t>
+  </si>
+  <si>
+    <t>Rinky Mishra</t>
+  </si>
+  <si>
+    <t>rinky.mishra@mesprosoft.net</t>
+  </si>
+  <si>
+    <t>ALIVIYA DAS</t>
+  </si>
+  <si>
+    <t>MOTIVEMINDS CONSULTING Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>aliviya.das@motiveminds.com</t>
+  </si>
+  <si>
+    <t>Anjushree Nangalia</t>
+  </si>
+  <si>
+    <t>anjushree.nangalia@motiveminds.com</t>
+  </si>
+  <si>
+    <t>YANAMALLA NAVEEN KUMAR</t>
+  </si>
+  <si>
+    <t>yennamalla.naveen@motiveminds.com</t>
+  </si>
+  <si>
+    <t>Jamalur Rahman</t>
+  </si>
+  <si>
+    <t>NAGARRO SOFTWARE Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>jamalur.rahman@nagarro.com</t>
+  </si>
+  <si>
+    <t>Shristi Malik</t>
+  </si>
+  <si>
+    <t>shristi01@nagarro.com</t>
+  </si>
+  <si>
+    <t>Abhineet Anand</t>
+  </si>
+  <si>
+    <t>NEOVATIC TECHNOLOGIES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>abhineet.anand@neovatic.com</t>
+  </si>
+  <si>
+    <t>Archana Rajendran</t>
+  </si>
+  <si>
+    <t>archana.rajendran@neovatic.com</t>
+  </si>
+  <si>
+    <t>Tanu Gupta</t>
+  </si>
+  <si>
+    <t>tanu.gupta@neovatic.com</t>
+  </si>
+  <si>
+    <t>Hrishikesh Raj Saxena</t>
+  </si>
+  <si>
+    <t>N-LABS.AI Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>hrishi.raj@n-labs.ai</t>
+  </si>
+  <si>
+    <t>Anish P T</t>
+  </si>
+  <si>
+    <t>Nouveau Equation Consulting LLP</t>
+  </si>
+  <si>
+    <t>anish.pt@thenewequation.biz</t>
+  </si>
+  <si>
+    <t>Maaz Ghalte</t>
+  </si>
+  <si>
+    <t>maaz.g@thenewequation.biz</t>
+  </si>
+  <si>
+    <t>Nandini Shetty</t>
+  </si>
+  <si>
+    <t>NOUVEAU EQUATION CONSULTING LLP</t>
+  </si>
+  <si>
+    <t>nandini.s@thenewequation.biz</t>
+  </si>
+  <si>
+    <t>Rashmi Baghel</t>
+  </si>
+  <si>
+    <t>NTT Data Business Solutions</t>
+  </si>
+  <si>
+    <t>rashmi.baghel@nttdata.com</t>
+  </si>
+  <si>
+    <t>Sanjay Paila</t>
+  </si>
+  <si>
+    <t>NTT DATA BUSINESS SOLUTIONS Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>sanjay.paila@nttdata.com</t>
+  </si>
+  <si>
+    <t>Sowjanya E</t>
+  </si>
+  <si>
+    <t>sowjanya.e@bs.nttdata.com</t>
+  </si>
+  <si>
+    <t>Manvinder Bhambra</t>
+  </si>
+  <si>
+    <t>Percipere Consulting India</t>
+  </si>
+  <si>
+    <t>manvinder.bhambra@percipere.co</t>
+  </si>
+  <si>
+    <t>Geetesh Tiwari</t>
+  </si>
+  <si>
+    <t>Percipere Consulting India Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>geetesh.tiwari@percipere.co</t>
+  </si>
+  <si>
+    <t>Alisha Parveen</t>
+  </si>
+  <si>
+    <t>PRIMUS TECHSYSTEMS Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>alisha.parveen@primustechsys.com</t>
+  </si>
+  <si>
+    <t>AUDUMBAR KEDARI</t>
+  </si>
+  <si>
+    <t>audumbar.kedari@primustechsys.com</t>
+  </si>
+  <si>
+    <t>Sanket Shinde</t>
+  </si>
+  <si>
+    <t>sanket.shinde@primustechsys.com</t>
+  </si>
+  <si>
+    <t>MANISHA KHANNA</t>
+  </si>
+  <si>
+    <t>Protiviti Global Consulting</t>
+  </si>
+  <si>
+    <t>manisha.khanna@protivitiglobal.in</t>
+  </si>
+  <si>
+    <t>Gyanesh Tulsani</t>
+  </si>
+  <si>
+    <t>PROTIVITI INDIA MEMBER Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>gyanesh.tulsani@protivitiglobal.in</t>
+  </si>
+  <si>
+    <t>Ajay Singh</t>
+  </si>
+  <si>
+    <t>PwC</t>
+  </si>
+  <si>
+    <t>ajay.singh.gour@pwc.com</t>
+  </si>
+  <si>
+    <t>Ravi Gopal</t>
+  </si>
+  <si>
+    <t>ravi.bg@pwc.com</t>
+  </si>
+  <si>
+    <t>Ishwar Bajaj</t>
+  </si>
+  <si>
+    <t>PwC SPO (Shivaji Park Office)</t>
+  </si>
+  <si>
+    <t>ishwar.bajaj@pwc.com</t>
+  </si>
+  <si>
+    <t>Akalya Thilagar</t>
+  </si>
+  <si>
+    <t>ROX HI-TECH LIMITED</t>
+  </si>
+  <si>
+    <t>akalya.t@rox-hitech.com</t>
+  </si>
+  <si>
+    <t>SHRIVARSHINI K</t>
+  </si>
+  <si>
+    <t>ROX Hi-Tech Limited</t>
+  </si>
+  <si>
+    <t>shrivarshini.k@rox-hitech.com</t>
+  </si>
+  <si>
+    <t>sujithra b</t>
+  </si>
+  <si>
+    <t>sujithra@rox-hitech.com</t>
+  </si>
+  <si>
+    <t>Ravi Kumar</t>
+  </si>
+  <si>
+    <t>Samishti Infotech Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>ravi.kumar@samishti.com</t>
+  </si>
+  <si>
+    <t>ABHISEK BAJPAI</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>abhisek.bajpai@sap.com</t>
+  </si>
+  <si>
+    <t>AMAR NATH OJHA</t>
+  </si>
+  <si>
+    <t>amar.ojha@sap.com</t>
+  </si>
+  <si>
+    <t>3XL</t>
+  </si>
+  <si>
+    <t>Amelie Lafore</t>
+  </si>
+  <si>
+    <t>amelie.lafore@sap.com</t>
+  </si>
+  <si>
+    <t>Chandni Gopalam</t>
+  </si>
+  <si>
+    <t>chandni.gopalam@sap.com</t>
+  </si>
+  <si>
+    <t>Deepak Kumar</t>
+  </si>
+  <si>
+    <t>deepak.kumar26@sap.com</t>
+  </si>
+  <si>
+    <t>Eashta Gupta</t>
+  </si>
+  <si>
+    <t>eashta.gupta@sap.com</t>
+  </si>
+  <si>
+    <t>Kishore Balachandar</t>
+  </si>
+  <si>
+    <t>k.balachandar@sap.com</t>
+  </si>
+  <si>
+    <t>Naveen Prakash</t>
+  </si>
+  <si>
+    <t>naveen.prakash@sap.com</t>
+  </si>
+  <si>
+    <t>Suresh Krishnamoorthy</t>
+  </si>
+  <si>
+    <t>suresh.krishnamoorthy01@sap.com</t>
+  </si>
+  <si>
+    <t>John Scola</t>
+  </si>
+  <si>
+    <t>SAP AMERICA, INC.</t>
+  </si>
+  <si>
+    <t>john.scola@sap.com</t>
+  </si>
+  <si>
+    <t>Praveen Rao</t>
+  </si>
+  <si>
+    <t>SAP ASIA Pte Ltd</t>
+  </si>
+  <si>
+    <t>praveen.rao01@sap.com</t>
+  </si>
+  <si>
+    <t>Amit Mishra</t>
+  </si>
+  <si>
+    <t>SAP INDIA Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>amit.mishra01@sap.com</t>
+  </si>
+  <si>
+    <t>Harsh Munshi</t>
+  </si>
+  <si>
+    <t>h.munshi@sap.com</t>
+  </si>
+  <si>
+    <t>Ipsita Ansumala</t>
+  </si>
+  <si>
+    <t>ipsita.ansumala@sap.com</t>
+  </si>
+  <si>
+    <t>Jyothi G</t>
+  </si>
+  <si>
+    <t>jyothi.g@sap.com</t>
+  </si>
+  <si>
+    <t>Kiran Patil</t>
+  </si>
+  <si>
+    <t>kiran.patil@sap.com</t>
+  </si>
+  <si>
+    <t>Manasi Bhadoriya</t>
+  </si>
+  <si>
+    <t>manasi.bhadoriya@sap.com</t>
+  </si>
+  <si>
+    <t>Rajavikram R</t>
+  </si>
+  <si>
+    <t>rajavikram.r@sap.com</t>
+  </si>
+  <si>
+    <t>Sameer Kumar Ayachitula</t>
+  </si>
+  <si>
+    <t>sameer.kumar.ayachitula@sap.com</t>
+  </si>
+  <si>
+    <t>Samyuktha Sampath Kumar</t>
+  </si>
+  <si>
+    <t>s.sampath.kumar@sap.com</t>
+  </si>
+  <si>
+    <t>Shalini Ranjan</t>
+  </si>
+  <si>
+    <t>shalini.ranjan@sap.com</t>
+  </si>
+  <si>
+    <t>Sharan R</t>
+  </si>
+  <si>
+    <t>sharan.r@sap.com</t>
+  </si>
+  <si>
+    <t>Annet Castelino</t>
+  </si>
+  <si>
+    <t>SAP INDIA PVT LTD</t>
+  </si>
+  <si>
+    <t>annet.castelino@sap.com</t>
+  </si>
+  <si>
+    <t>Hemant Shewale</t>
+  </si>
+  <si>
+    <t>SAP India Pvt Ltd</t>
+  </si>
+  <si>
+    <t>hemant.shewale@sap.com</t>
+  </si>
+  <si>
+    <t>Vinod Palakkil</t>
+  </si>
+  <si>
+    <t>vinod.palakkil@sap.com</t>
+  </si>
+  <si>
+    <t>Arpit Nepalia</t>
+  </si>
+  <si>
+    <t>SAP INDIA PVT. LTD.</t>
+  </si>
+  <si>
+    <t>arpit.nepalia@sap.com</t>
+  </si>
+  <si>
+    <t>Sankalp Mathur</t>
+  </si>
+  <si>
+    <t>SAP India Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>sankalp.mathur@sap.com</t>
+  </si>
+  <si>
+    <t>Utkarsh Rastogi</t>
+  </si>
+  <si>
+    <t>utkarsh.rastogi@sap.com</t>
+  </si>
+  <si>
+    <t>Vashitaa Sethi</t>
+  </si>
+  <si>
+    <t>SAP LABS INDIA Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>vashitaa.sethi@sap.com</t>
+  </si>
+  <si>
+    <t>Priyanka Bhattacharya</t>
+  </si>
+  <si>
+    <t>SAR INDIA DIGITAL Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>priyanka@sarindiadigital.com</t>
+  </si>
+  <si>
+    <t>Rajat Raj</t>
+  </si>
+  <si>
+    <t>rajat.raj@sarindiadigital.com</t>
+  </si>
+  <si>
+    <t>Abhinay Naranje</t>
+  </si>
+  <si>
+    <t>SAVIC TECHNOLOGIES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>abhinay.n@savictech.com</t>
+  </si>
+  <si>
+    <t>Kunal Singh</t>
+  </si>
+  <si>
+    <t>kunal.singh@savictech.com</t>
+  </si>
+  <si>
+    <t>Shubhabrata Banerjee</t>
+  </si>
+  <si>
+    <t>shubhabrata.b@savictech.com</t>
+  </si>
+  <si>
+    <t>Riya Misra</t>
+  </si>
+  <si>
+    <t>SGN SOFTWARE Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>riya.misra@sgnsoftware.com</t>
+  </si>
+  <si>
+    <t>Suman Vasetti</t>
+  </si>
+  <si>
+    <t>suman.vasetti@sgnsoftware.com</t>
+  </si>
+  <si>
+    <t>Girish Telang</t>
+  </si>
+  <si>
+    <t>SYDLER TECHNOLOGIES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>girish.telang@sydlertech.com</t>
+  </si>
+  <si>
+    <t>Kranti Deshpande</t>
+  </si>
+  <si>
+    <t>kranti.deshpande@sydlertech.com</t>
+  </si>
+  <si>
+    <t>Anjali C R</t>
+  </si>
+  <si>
+    <t>TECHCARVINGS CONSULTANCY Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>anjalicr@techcarvings.com</t>
+  </si>
+  <si>
+    <t>Sonali Gupta</t>
+  </si>
+  <si>
+    <t>sonali.gupta@techcarvings.com</t>
+  </si>
+  <si>
+    <t>Vidushi Tripathi</t>
+  </si>
+  <si>
+    <t>vidushi.tripathi@techcarvings.com</t>
+  </si>
+  <si>
+    <t>Kaushal Naik</t>
+  </si>
+  <si>
+    <t>TechOrbit Solutions Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>kaushal.naik@techorbitgroup.com</t>
+  </si>
+  <si>
+    <t>Onkar Indore</t>
+  </si>
+  <si>
+    <t>onkar.indore@techorbitgroup.com</t>
+  </si>
+  <si>
+    <t>Parvi Agrawal</t>
+  </si>
+  <si>
+    <t>TECHORBIT SOLUTIONS Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>parvi.agrawal@techorbitgroup.com</t>
+  </si>
+  <si>
+    <t>Abhishek Nandan</t>
+  </si>
+  <si>
+    <t>TECHPOINT BUSINESS SOLUTION Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>abhishek.nandan@cygnet.one</t>
+  </si>
+  <si>
+    <t>Bhavesh Gulrajani</t>
+  </si>
+  <si>
+    <t>bhavesh.gulrajani@cygnet.one</t>
+  </si>
+  <si>
+    <t>Simrandeep Kaur</t>
+  </si>
+  <si>
+    <t>simrandeep.kaur@cygnet.one</t>
+  </si>
+  <si>
+    <t>Mousumi Mahapatra</t>
+  </si>
+  <si>
+    <t>TRUSPEQ CONSULTING Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>mousumi.m@truspeq.com</t>
+  </si>
+  <si>
+    <t>ThejEeshwar Thota</t>
+  </si>
+  <si>
+    <t>thejeeshwar.t@truspeq.com</t>
+  </si>
+  <si>
+    <t>Bhaskar Nenavath</t>
+  </si>
+  <si>
+    <t>VESTRICS SOLUTIONS Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>bhaskar.nenavath@vestrics.in</t>
+  </si>
+  <si>
+    <t>GAYATRI NAVEEN</t>
+  </si>
+  <si>
+    <t>gayatri.naveen@vestrics.in</t>
+  </si>
+  <si>
+    <t>Sumanth Tadakamalla</t>
+  </si>
+  <si>
+    <t>sumanth.tadakamalla@vestrics.in</t>
+  </si>
+  <si>
+    <t>Shrimon Ghosh</t>
+  </si>
+  <si>
+    <t>VISCAP CONSULTANCY SERVICES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>shrimon.ghosh@viscap-cs.com</t>
+  </si>
+  <si>
+    <t>Rohit Kumar Panda</t>
+  </si>
+  <si>
+    <t>VISCAP Consultancy Services Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>rohit.kumar@viscap-cs.com</t>
+  </si>
+  <si>
+    <t>Aarti Bahulekar</t>
+  </si>
+  <si>
+    <t>YASH TECHNOLOGIES Pvt.Ltd.</t>
+  </si>
+  <si>
+    <t>aarti.bahulekar@yash.com</t>
+  </si>
+  <si>
+    <t>Salikanti Sagar</t>
+  </si>
+  <si>
+    <t>sagar.salikanti@yash.com</t>
+  </si>
+  <si>
+    <t>Sankalp Chaubey</t>
+  </si>
+  <si>
+    <t>sankalp.chaubey@yash.com</t>
+  </si>
+  <si>
+    <t>AJITESH MAJUMDER</t>
+  </si>
+  <si>
+    <t>Yogik Technologies</t>
+  </si>
+  <si>
+    <t>ajitesh@yogiktechnologies.com</t>
+  </si>
+  <si>
+    <t>Mani Shekhar</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>89899898</t>
+  </si>
+  <si>
+    <t>kUNAL SHARMA</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>CFO</t>
-[...179 lines deleted...]
-    <t xml:space="preserve">Anshuman Talwar </t>
+    <t>ADNAN KHAN</t>
+  </si>
+  <si>
+    <t>Snehal Unawane</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Techorbit </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E33"/>
+  <dimension ref="A1:E148"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="18.7524452209473" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="9.23793792724609" customWidth="1"/>
+    <col min="2" max="2" width="26.9165077209473" customWidth="1"/>
+    <col min="3" max="3" width="45.9045944213867" customWidth="1"/>
+    <col min="4" max="4" width="39.0398254394531" customWidth="1"/>
+    <col min="5" max="5" width="9.44766712188721" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0">
-        <v>10002</v>
+        <v>102</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0">
-        <v>10003</v>
+        <v>103</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>10006</v>
+        <v>104</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>10009</v>
+        <v>105</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>10011</v>
+        <v>106</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>10016</v>
+        <v>107</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>10021</v>
+        <v>108</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>20013</v>
+        <v>109</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>7</v>
+        <v>64</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
-        <v>147</v>
+        <v>125</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>7</v>
+        <v>75</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
-        <v>149</v>
+        <v>126</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>7</v>
+        <v>78</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
-        <v>154</v>
+        <v>128</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>7</v>
+        <v>85</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
-        <v>157</v>
+        <v>129</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>7</v>
+        <v>88</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
-        <v>159</v>
+        <v>131</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
-        <v>160</v>
+        <v>133</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
+        <v>134</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0">
+        <v>135</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0">
+        <v>136</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0">
+        <v>137</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0">
+        <v>138</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0">
+        <v>139</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0">
+        <v>140</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0">
+        <v>141</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0">
+        <v>142</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0">
+        <v>143</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0">
+        <v>144</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0">
+        <v>145</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0">
+        <v>146</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0">
+        <v>147</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0">
+        <v>148</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0">
+        <v>149</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0">
+        <v>150</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0">
+        <v>151</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0">
+        <v>153</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0">
+        <v>155</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0">
+        <v>156</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0">
+        <v>157</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0">
+        <v>158</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...9 lines deleted...]
-        <v>67</v>
+      <c r="E55" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0">
+        <v>159</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0">
+        <v>160</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0">
+        <v>161</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0">
+        <v>162</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0">
+        <v>163</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0">
+        <v>164</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0">
+        <v>165</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0">
+        <v>166</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0">
+        <v>167</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0">
+        <v>168</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0">
+        <v>169</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0">
+        <v>170</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0">
+        <v>171</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0">
+        <v>172</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0">
+        <v>173</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0">
+        <v>174</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0">
+        <v>175</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0">
+        <v>176</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0">
+        <v>177</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0">
+        <v>178</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0">
+        <v>179</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0">
+        <v>180</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0">
+        <v>181</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0">
+        <v>183</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0">
+        <v>184</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0">
+        <v>185</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0">
+        <v>186</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0">
+        <v>187</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0">
+        <v>188</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0">
+        <v>189</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0">
+        <v>190</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0">
+        <v>191</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0">
+        <v>192</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0">
+        <v>193</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0">
+        <v>194</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0">
+        <v>195</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0">
+        <v>196</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0">
+        <v>197</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0">
+        <v>198</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0">
+        <v>199</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0">
+        <v>200</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0">
+        <v>201</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0">
+        <v>203</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0">
+        <v>204</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0">
+        <v>205</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0">
+        <v>206</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0">
+        <v>207</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0">
+        <v>208</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0">
+        <v>209</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0">
+        <v>210</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0">
+        <v>211</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0">
+        <v>212</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0">
+        <v>213</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0">
+        <v>215</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0">
+        <v>216</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0">
+        <v>218</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0">
+        <v>219</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0">
+        <v>220</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0">
+        <v>221</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0">
+        <v>223</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0">
+        <v>224</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0">
+        <v>225</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0">
+        <v>226</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0">
+        <v>227</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0">
+        <v>228</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0">
+        <v>229</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0">
+        <v>230</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="0">
+        <v>231</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="0">
+        <v>232</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0">
+        <v>233</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="D125" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="0">
+        <v>234</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="0">
+        <v>235</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="D127" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0">
+        <v>236</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E128" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="0">
+        <v>237</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="0">
+        <v>238</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="0">
+        <v>239</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="0">
+        <v>240</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="E132" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="0">
+        <v>241</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="0">
+        <v>242</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0">
+        <v>243</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0">
+        <v>244</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="E136" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0">
+        <v>245</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="D137" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0">
+        <v>246</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0">
+        <v>247</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="E139" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0">
+        <v>248</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="0">
+        <v>249</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0">
+        <v>250</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0">
+        <v>251</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0">
+        <v>252</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0">
+        <v>256</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="E145" s="0" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0">
+        <v>257</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D146" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0">
+        <v>258</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0">
+        <v>259</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="D148" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="E148" s="0" t="s">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>